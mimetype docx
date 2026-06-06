--- v0 (2026-05-14)
+++ v1 (2026-06-06)
@@ -330,51 +330,51 @@
                       <w:r w:rsidR="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r w:rsidR="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="17745327" w14:textId="026E3068" w:rsidR="008A3112" w:rsidRPr="00D76442" w:rsidRDefault="00881B08" w:rsidP="00B10786">
+                    <w:p w14:paraId="17745327" w14:textId="026E3068" w:rsidR="008A3112" w:rsidRPr="00D76442" w:rsidRDefault="008B76EB" w:rsidP="00B10786">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId10" w:history="1">
                         <w:r w:rsidR="008A3112" w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -388,4214 +388,3599 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r w:rsidR="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00070338" w:rsidRPr="00D76442" w14:paraId="5517B1C8" w14:textId="2B36FD59" w:rsidTr="00070338">
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="1D3E905D" w14:textId="77777777" w:rsidTr="0044071C">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="61DD1836" w14:textId="24EB7C07" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+          <w:p w14:paraId="5FC2666D" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3C44C321" w14:textId="5E7D9B21" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+          <w:p w14:paraId="3FE04EE5" w14:textId="67D7D936" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3F853B" w14:textId="5DEE05F6" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE6DA55" w14:textId="11CFEBB4" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2952EE09" w14:textId="4D02C8C1" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D828C2F" w14:textId="68A6E47E" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:r w:rsidR="00386F26">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA9F7A5" w14:textId="27965463" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+          <w:p w14:paraId="4448DAC3" w14:textId="12B1ED99" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FD5610" w14:textId="1C53917B" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DB7AE1" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D05E61F" w14:textId="3296CF63" w:rsidR="00225EE0" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="165A320B" w14:textId="0F6A3648" w:rsidR="00225EE0" w:rsidRDefault="00386F26" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="4C9CF5B7" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0434F464" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="79C90F15" w14:textId="48359193" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E904111" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F1D37D6" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EF406F4" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12BB7C03" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D912980" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04F1E600" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F1140F3" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F597E5" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FD1226D" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7522A190" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="2505E4ED" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8B569B" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48864C14" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="632177F3" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16039992" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="232725EC" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE684D5" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3982BEC3" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67DD2172" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2958EDC1" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53A5C8B3" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A114EBA" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="7D973BEE" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2C2A24" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F59A350" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CDAEDAF" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15DD2034" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F292542" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="488741EC" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07F8D8A0" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="709B1617" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08AB5164" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F5E257F" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49D14D81" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="4F822451" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE31325" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B624BAD" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04FE38DE" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D84A48" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA67763" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203ED288" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="251F5C69" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F28FA0B" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="220D3FEE" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="715A4F52" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A1F008" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="36381D10" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB82738" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D76442">
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C5697C" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="756C813A" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA67D56" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34234268" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B7546A" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F2E4F08" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E9ACEA9" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63F6DA52" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10226D15" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13BF8AAF" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="66E68C45" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BFBF36" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="541750A2" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7D44C6" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69C42550" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24D84F8C" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19706D67" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0921BD19" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E600FCB" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="764AC2EC" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D24D265" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A82D80" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="07A1DBA5" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A02E2D" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="6B39A591" w14:textId="12888396" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D183888" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053D9E7D" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27F5D629" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D25B7F1" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B0E523F" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F760F7A" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F3CBE4B" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="085D3092" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A1D051C" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="465A0C97" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="3C114855" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6773F3CC" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00C773A4">
-[...145 lines deleted...]
-          <w:p w14:paraId="5C2BDDCB" w14:textId="08C5B716" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="665CD56A" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12742A76" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D8DBA60" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1133AF9F" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E529D4" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20824CEF" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CE3907" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F6E90F8" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FBC423F" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24466805" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="28C2CEC0" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E10A769" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="47B4B819" w14:textId="43768048" w:rsidR="00070338" w:rsidRDefault="00C773A4" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FF372BC" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19857F6D" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31762601" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C9CD10D" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="470CADA6" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C6E8F8C" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4885CA52" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FAF8B2C" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7AF998" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34C5F132" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225EE0" w:rsidRPr="00D76442" w14:paraId="63EF9C9F" w14:textId="77777777" w:rsidTr="0044071C">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="54826F72" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...3694 lines deleted...]
-          <w:p w14:paraId="1CDF7E9B" w14:textId="77777777" w:rsidR="00070338" w:rsidRPr="00D76442" w:rsidRDefault="00070338" w:rsidP="00D76442">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AFA3E22" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D2E7066" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="599ACEEC" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="230113B8" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B5E4777" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE8A753" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A68082B" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="040E64EB" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37423242" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018EF23C" w14:textId="77777777" w:rsidR="00225EE0" w:rsidRPr="00D76442" w:rsidRDefault="00225EE0" w:rsidP="0044071C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D58E540" w14:textId="7152C22B" w:rsidR="002831BC" w:rsidRPr="00D76442" w:rsidRDefault="00D76442" w:rsidP="00191FC3">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="263E21A1" w14:textId="77777777" w:rsidR="00236F34" w:rsidRDefault="00D76442" w:rsidP="00191FC3">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B18EA31" wp14:editId="0D138ADC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="988320439" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
@@ -4704,1269 +4089,1356 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="736E00E0" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37823F86" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DBF367" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EE2EFA" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08ACF9ED" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA0CA27" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F84415D" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2366AD63" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380A6C5E" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BF3651" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71852D3C" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00236F34" w:rsidRDefault="00236F34" w:rsidP="00236F34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E416A6" w14:textId="77777777" w:rsidR="00236F34" w:rsidRDefault="00236F34" w:rsidP="00191FC3"/>
+    <w:p w14:paraId="0A90D6CC" w14:textId="77777777" w:rsidR="00236F34" w:rsidRDefault="00236F34" w:rsidP="00191FC3"/>
+    <w:p w14:paraId="187F4AE3" w14:textId="2145B72C" w:rsidR="00290D26" w:rsidRDefault="00D76442" w:rsidP="00236F34">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
-      <w:r w:rsidR="002831BC" w:rsidRPr="00D76442">
+    </w:p>
+    <w:p w14:paraId="1D58E540" w14:textId="6668B5F6" w:rsidR="002831BC" w:rsidRPr="00D76442" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t>Spellings – Look, cover, write and check. This week we are practising</w:t>
       </w:r>
       <w:r w:rsidR="00050781" w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve"> commonly confused words.</w:t>
       </w:r>
       <w:r w:rsidR="00F34682" w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002831BC" w:rsidRPr="00414FA5" w14:paraId="327EC95B" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="002831BC" w:rsidRPr="00001043" w14:paraId="327EC95B" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7184E19E" w14:textId="74018455" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="7184E19E" w14:textId="74018455" w:rsidR="002831BC" w:rsidRPr="00001043" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00001043">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D05BB1" w14:textId="3757E8F7" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="11D05BB1" w14:textId="3757E8F7" w:rsidR="002831BC" w:rsidRPr="00001043" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00001043">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015A615B" w14:textId="06E6D04B" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="015A615B" w14:textId="06E6D04B" w:rsidR="002831BC" w:rsidRPr="00001043" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00001043">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0355A18D" w14:textId="2FAEE3D8" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="0355A18D" w14:textId="2FAEE3D8" w:rsidR="002831BC" w:rsidRPr="00001043" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00001043">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07234843" w14:textId="25F6B893" w:rsidR="002831BC" w:rsidRPr="00414FA5" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
+          <w:p w14:paraId="07234843" w14:textId="25F6B893" w:rsidR="002831BC" w:rsidRPr="00001043" w:rsidRDefault="002831BC" w:rsidP="00191FC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00001043">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4648E37F" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="4648E37F" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44FF7828" w14:textId="5AAB2612" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="44FF7828" w14:textId="564FA2A2" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>critic</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>knowledge</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B1770B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="17B1770B" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3092AD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0E3092AD" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7877BABB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7877BABB" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24438781" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="24438781" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="241BB8AB" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="241BB8AB" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68EA5080" w14:textId="26033560" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="68EA5080" w14:textId="5618E278" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>criticise</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>believe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001F1CC4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="001F1CC4" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449F2BA6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="449F2BA6" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295A4BBC" w14:textId="3859C5D0" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="295A4BBC" w14:textId="3859C5D0" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081837A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="081837A7" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4958301C" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="4958301C" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C265A2" w14:textId="3D5ECC66" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="43C265A2" w14:textId="766086CA" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>recognise</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>complete</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13C1BE96" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="13C1BE96" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB945F4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0AB945F4" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00BD63BB" w14:textId="239183A7" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="00BD63BB" w14:textId="239183A7" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA7B859" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7CA7B859" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="0138A8C4" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="0138A8C4" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754C6928" w14:textId="01106DC8" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="754C6928" w14:textId="414A2FFE" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>sacrifice</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>consider</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6B2490" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0F6B2490" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6653B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1C6653B3" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA5B406" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1CA5B406" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF81449" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1BF81449" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="71B68D79" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="71B68D79" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75AF0D1D" w14:textId="18E0765F" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="75AF0D1D" w14:textId="6F01248A" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>prejudice</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57970E4A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="57970E4A" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="590C22E5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="590C22E5" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A38841" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="41A38841" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39AEF005" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="39AEF005" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5B27EC32" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="5B27EC32" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035E4F1A" w14:textId="3F3D18A6" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="035E4F1A" w14:textId="606CE9FB" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>guarantee</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>bicycle</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540D3A89" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="540D3A89" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A8B8C6A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1A8B8C6A" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76966E89" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="76966E89" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041B682C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="041B682C" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="14F040EB" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="14F040EB" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="259D0E76" w14:textId="39D69557" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="259D0E76" w14:textId="1A57F3AF" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>neighbour</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>island</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1540859C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1540859C" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="675262BF" w14:textId="17FC3BB7" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="675262BF" w14:textId="17FC3BB7" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA3389D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5EA3389D" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36BFC936" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="36BFC936" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="3D6179D8" w14:textId="77777777" w:rsidTr="002831BC">
+      <w:tr w:rsidR="00236F34" w:rsidRPr="00001043" w14:paraId="3D6179D8" w14:textId="77777777" w:rsidTr="002831BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF72440" w14:textId="4A93E805" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5FF72440" w14:textId="481F0F25" w:rsidR="00236F34" w:rsidRPr="00291669" w:rsidRDefault="00291669" w:rsidP="00236F34">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...3 lines deleted...]
-              <w:t>persuade</w:t>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>certain</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="00291669">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2736A3E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2736A3E3" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7639FFDF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7639FFDF" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1A07FF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2A1A07FF" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43B19063" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="43B19063" w14:textId="77777777" w:rsidR="00236F34" w:rsidRPr="00001043" w:rsidRDefault="00236F34" w:rsidP="00236F34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B55CD01" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="65ABA292" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00D9204C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D2E80F4" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
-[...6 lines deleted...]
-    <w:p w14:paraId="4B424732" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="7F916742" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62AD2DF6" wp14:editId="28C91621">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AAF9B83" wp14:editId="0DED990E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1121671621" name="Text Box 3"/>
+                <wp:docPr id="1440844872" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1C15E1B7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="0488B2C7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E80F17D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="0B3F39D0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="03BD113F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="139998E9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="074B4048" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="068BECE7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6CEDCBF1" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="410C0D9E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="79B5C8D2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="06734CFB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4DE60C43" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="105CDFDA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="62AD2DF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0AAF9B83" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBDkmEuOgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVV8RsoTgiXxY6KTnD1xXCPzDnn5lF7SAPuA/+CQ+pAGuC3qKkBPvrb/chH0eK&#13;&#10;UUoa1GJO3c89s4IS9U3jsG/TySSINzqT6ecROvY6sr2O6H29AiQqxc0zPJoh36uTKS3Ur7g2y/Aq&#13;&#10;hpjm+HZO/clc+W5DcO24WC5jEsrVMP+gN4YH6DCYQOtL+8qs6cfqURGPcFIty95Nt8sNX2pY7j3I&#13;&#10;Ko4+8Nyx2tOPUo/i6dcy7NK1H7Mufx6L3wAAAP//AwBQSwMEFAAGAAgAAAAhAILikRzkAAAAEAEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoU5SkSRqn4qdw6YmCOLuxa1uN15Ht&#13;&#10;puHtcU9wWWm0uzPztZvZDmSSPhiHDJaLDIjE3gmDisHX59tDBSREjoIPDiWDHxlg093etLwR7oIf&#13;&#10;ctpHRZIJhoYz0DGODaWh19LysHCjxLQ7Om95TNIrKjy/JHM70McsK6nlBlOC5qN80bI/7c+WwfZZ&#13;&#10;1aqvuNfbShgzzd/HnXpn7P5ufl2n8bQGEuUc/z7gypD6Q5eKHdwZRSADg2qVJ6DIYFXUQK4HeV2W&#13;&#10;QA4M8qIsgHYt/Q/S/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDkmEuOgIAAIQEAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAAAAAAAAAAAAAAJQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1C15E1B7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="0488B2C7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E80F17D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="0B3F39D0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="03BD113F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="139998E9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="074B4048" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="068BECE7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6CEDCBF1" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="410C0D9E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="79B5C8D2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="06734CFB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4DE60C43" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="105CDFDA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -5980,4218 +5452,3595 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="6E98D879" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="696C6AA6" w14:textId="77777777" w:rsidTr="00732DCF">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="48B22134" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="0833503B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="74B0B223" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3399A7A6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="39AED849" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="28C15855" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C66843B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EB8CA0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7E8AA7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7799E8CE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="03AC2DD5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="66851341" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A409E86" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E4276" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="7F66F887" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="0A188329" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="3179A135" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F444954" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79BE1259" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD2E3AF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34757416" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18F33CB9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="466D38AF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6724633E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A004146" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76D50F04" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66ADFE91" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C0BF318" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="5DC2B005" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="222A3EA7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49B262AF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B80C17E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="758BEA84" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13B0D1CD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016D6517" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CCBDEFF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1436CCF5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15619CA9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CC3C813" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DDF6215" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="229FD8D2" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E79B57" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203F252F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318247FA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E101BBB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B04D3EF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03437389" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB3FE0C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D2603CE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066CC078" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15206BC7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D35CE7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="49798F25" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="694DAE07" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641A3628" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C9C80C9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B057A34" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C2E1F45" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30724FA4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C661B8C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="643BA2F2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EE71CFE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63501882" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12C92412" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="65DD4457" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="577558A7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2C593D11" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD6F32E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103C16DD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C45C605" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BCA8E53" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34C2DE32" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32D2E80D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="601D03ED" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="542C86B2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B382E35" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45519566" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="5151B8C1" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7493B916" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="76888FE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62306804" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7613585D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F31CBBD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1461F757" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D5A8ABE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65894F19" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FAC5523" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="714AFE7F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651245B8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0909A027" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="777566E4" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4729B3FB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25EA854B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3108514F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27240CFB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D12C563" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442B3664" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48D2627C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A1905D0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D00E371" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66222896" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477BE7B8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="543189C8" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF92BFE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B199029" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EBC231F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="429C5F3D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03FE6E1F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52D34F43" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F94996E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52CECD81" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AE9EB6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600B8594" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35107A53" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="0758AB1E" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7FB060" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7005DC92" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C9E09DF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15ED964B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56AB6C66" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="096A64E4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51AD3E84" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E4436ED" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19FC0E4C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BD382C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7720E385" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C568F7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="08C6ECD3" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA95A23" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1383 lines deleted...]
-            <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...2389 lines deleted...]
-          <w:p w14:paraId="78391B89" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF3F26A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FA7B687" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60125A11" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B163623" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E27AF22" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3376A410" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6980C530" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C19B84E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51C03119" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55285EBA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FD3E6CD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="527819AB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4562A8B6" wp14:editId="74EF14D9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F1564DB" wp14:editId="22CB1D4C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1253926686" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="1132613815" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -10206,62 +9055,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12FFB4A8" wp14:editId="76C25331">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="652FAA20" wp14:editId="709E6C55">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="290074922" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="2080730424" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -10289,1247 +9138,1266 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="647D85BE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2797"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4C8C0EB2" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="1F49FE12" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="2B138B46" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E80B4F2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A4C9D5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="6AAA8978" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DFF3A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="2B68AD77" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A93307F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="69D38525" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB86874" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="72A7D140" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="3EB9B1D8" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="341C935D" w14:textId="05E51A25" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="3CFD85A1" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D2BC0C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>exaggerate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="474E2250" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5A84D400" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B873480" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="34C5F452" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF5D962" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="293AABFB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA157FF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4AE48CE2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="538DB44A" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="74E88DFF" w14:textId="50A7DE16" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="3C83ED48" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FC4EEC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>desperate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="189C6A5F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3E6CA0FB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A98638" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="68689094" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598EE5AA" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0E7F5DFA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0D83FF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4744FBFD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5DF9DD92" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="7E4A4EE0" w14:textId="3B411048" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="4EC6F1CB" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C32AADD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>average</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C0D8F8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2ED1B39B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="185063A9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3DE41A8C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0BFB65" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="72DB5382" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B849F3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="631F9C95" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="725701CE" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="55B61243" w14:textId="751A2136" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="2FF68295" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4136E7A4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>category</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E78794" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="726151D2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0149208C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1A8CDDED" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D723DEC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="292A9182" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52BE873D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="611CFBD8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="12DADA6C" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="0EED2317" w14:textId="69FBDDAE" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="305F872F" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFC644C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>cemetery</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A67E85F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="53A08D1A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4A5523" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="515201F3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B0E447" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5221A982" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3232FD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7070BF15" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="6182E859" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="70FA11C9" w14:textId="4EE518E1" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="0B9B34A2" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD1E7F8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>controversy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="448940D5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1EBD0364" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60890C1C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5437D530" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A27B1F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7CFA85AC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685A0BC8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="31E725A0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2A849CC2" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="76187F5C" w14:textId="6416E2D0" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="4EAFB291" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3EE598" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>individual</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24DAF53E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="73FAE1A4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFF18EC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7AAF4038" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6C07ED" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="303F96E9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A78E20C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="128D3826" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="441B342B" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="3C7E935F" w14:textId="1BFFC036" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="1A97AE44" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45623752" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="009F46BF" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>physical</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="009F46BF">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
-                <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE875A2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="63F12C0A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F5A4B1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="36336103" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BBCFCC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6C1D80B6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081FB97A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="42DFB10A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15D76384" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="4805342E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D9204C" w:rsidRDefault="0012363F" w:rsidP="0012363F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5632"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F897EAD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00D9204C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E36F27" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
-[...6 lines deleted...]
-    <w:p w14:paraId="369A2679" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="354FA3F0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F11AD67" wp14:editId="2436161F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="594FC901" wp14:editId="64DEFF22">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="108260120" name="Text Box 3"/>
+                <wp:docPr id="867282627" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7A2C1305" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="48CD7037" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="07E28E39" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="0C56BEC2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1976C74C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="76E0C49B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7CC876FD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="27E36DFD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3189B395" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="5AFF4A2A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0ABB35B9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="0ECD237F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4B089E79" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="6ED78ABD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId15" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3F11AD67" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDQsCKOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2NaJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0LAijsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="594FC901" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCDQsCKOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2NaJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg0LAijsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7A2C1305" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="48CD7037" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="07E28E39" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="0C56BEC2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1976C74C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="76E0C49B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7CC876FD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="27E36DFD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3189B395" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="5AFF4A2A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0ABB35B9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="0ECD237F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4B089E79" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="6ED78ABD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId16" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -11543,4218 +10411,3595 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="62ECF9CF" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="520C16AA" w14:textId="77777777" w:rsidTr="00732DCF">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="52C2BEDB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="4B5101F5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1420BBAA" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="7DC4F0B0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="46CC3602" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="0752843B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A77B51" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B328886" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAC5C10" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B54B46B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2340CEFC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="6B9A4835" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D10335" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2574B596" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="08514E60" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="09671137" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="04C453A7" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CE4DA0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6984D31B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27A3A6CD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C42C0D7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37ECE50D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="161C019C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B768800" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D4C4909" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="129A9A5D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5020AF2F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10ED9045" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="1DEC0650" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC9E410" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E3F3512" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49E3C5BC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4225A11A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A23A30" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="429F11D0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B7B3240" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7043AB59" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F1156F6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07420F49" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C511700" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="299631CE" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BADE18" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55E6E694" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1628ADE3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31A39A15" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C5AEF71" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77A0BDC1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C9C911E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D781D6A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="140D4C8B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D3E2C96" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35416A42" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="080D5351" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="02017EC9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E699B6C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="047C2CC5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ACE4454" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46201E49" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5936B334" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2285C62E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0110A8F5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="772E7519" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C4F45D4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1836C417" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="7E174421" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0241FD4E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="32386E86" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389F59A0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="543E231F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ED63E7D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C2846A2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="202A8D0B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B71B0D2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73992940" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D06898" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37498216" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A104AEE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="561B7FC5" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9DA49E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="39F4E69E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C11A31" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="221686A5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55382E4C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="675508F3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44454F55" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32014FCA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="775EBF0A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D3C77D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F98CC9E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63EEAACE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="7635E42E" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="780187B9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DC0B845" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="156A16D8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21FB25FA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AECA291" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="232557BD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA3B6F0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25AE07C1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="206C468A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74DAE449" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C74C1A7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="648630EB" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7FA19D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1767C2E7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02ACDA9C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C4B391C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CDAC7FC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6036CCBC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31593F5C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47E077F3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="096682B7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CB16D5D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DBD5C2D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="4F8AE0C1" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0F89E8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0340105F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E2A3749" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6497D996" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30834940" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="379DFC75" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42EAF709" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B13E8A3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D0A349" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4014FAD7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE7E357" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E098D9E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="3167EAC9" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DDD3DC8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1383 lines deleted...]
-            <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...2389 lines deleted...]
-          <w:p w14:paraId="2DF0E5F1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B97EA30" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E0006AF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="020D39D9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5070FE3E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19D66426" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50CCC531" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AB5DC44" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DCFF306" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DAAEA3E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20E94E27" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06B316C8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="7AA6F8D5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49FB6499" wp14:editId="4C4F2A68">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59EE9809" wp14:editId="314B858F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1346097612" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="806133156" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -15769,62 +14014,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="141AB60B" wp14:editId="5FC68ACD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394F9531" wp14:editId="3D1B5543">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="313777998" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="1854271168" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -15852,1247 +14097,1266 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="72A4FF15" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2797"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="67A64C11" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="1F7D9C0C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="7F6C82CD" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDAC4A3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D84457" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="69B66C5E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C2781F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="1668331C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06873826" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="367D6E4C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C81B917" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="04FD2B23" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2A90189F" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="71C12886" w14:textId="78D368AB" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="1D826698" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E2EF4F" w14:textId="4BF55F21" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>position</w:t>
+              <w:t>ancient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3CA2A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1D034E57" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2338B1D1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="22E132A1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510A6DE6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3460135B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1826FBA1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="64D3697A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="270BEF02" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="750D4A06" w14:textId="3A674F33" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="605E4D7F" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA69B5A" w14:textId="1F4F659C" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>mention</w:t>
+              <w:t>apparent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19DDC636" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="48A2A622" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C09CD06" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="22CC4969" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0B3CFD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1228F992" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2F9FA1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="48FB00E6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="152E6BDB" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="0FDCDB73" w14:textId="0DE192A0" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="7C6D0313" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCFE817" w14:textId="43F9C55F" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>opposite</w:t>
+              <w:t>aggressive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DB7557" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6F0783DC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3144AD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0E5A7008" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="192471EC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3E88A5F8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="263332BE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1B53E460" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4884B087" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="30EC7951" w14:textId="46F8F5E2" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="75AD0E48" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1BE5B0" w14:textId="6015B416" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>exercise</w:t>
+              <w:t>committee</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF6DA36" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="32477F75" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1E35E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7BF18258" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01063171" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7B2257CF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A365C9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6F8FAB57" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="296B292A" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="25750E8D" w14:textId="3C172270" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="1EC4980F" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B09CCBB" w14:textId="3BAAA362" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>experience</w:t>
+              <w:t>community</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BBF318" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="11FFDD0E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43699837" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1FD021A1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45014E2C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0EA6D22B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E20BFCE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="30D96356" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="053D67F2" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="0F16F63F" w14:textId="7B48B7CE" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="7D3E44BB" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770A4BAA" w14:textId="1C4AB5F4" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>experiment</w:t>
+              <w:t>communicate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF17506" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6105BF41" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1023527B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3486FC40" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361FF05B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="398802B6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0254AB54" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="31DCC354" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="56CE10AB" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="1FC96BC3" w14:textId="02A6D3A9" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="49F38218" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DFA441" w14:textId="793312D3" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>extreme</w:t>
+              <w:t>appreciate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D37CED6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="16AD483A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3106A004" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="10B8A128" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66357CBD" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="160B24F8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFF3CD9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="449602BA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="7D22E755" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="3A626708" w14:textId="4896B655" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="0FCEBBC7" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD2BB79" w14:textId="376629E8" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>circle</w:t>
+              <w:t>interfere</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1781DC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="386EC1E3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDDBA99" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0C10EC66" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="414C6C27" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0049AABF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BDDF594" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="252822E0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="321A67AC" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="09067F56" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D9204C" w:rsidRDefault="0012363F" w:rsidP="0012363F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5632"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5591E8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00D9204C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D2694AF" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
-[...6 lines deleted...]
-    <w:p w14:paraId="73894D6A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="07B0B8E7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67037629" wp14:editId="0AD8E7AD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61AD5DE1" wp14:editId="52F75F5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="387599745" name="Text Box 3"/>
+                <wp:docPr id="203137580" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C22D9E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="046589A7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="500DAAE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="465E76E7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3762977E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="31044E57" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5C5A975C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="0D3E31F5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1A6D956B" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="260F2905" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7909DA0C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="2EA57451" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="09FEF6B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="1C6C168D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId17" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="67037629" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD88I9fOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2OOJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/PCPXzsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="61AD5DE1" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD88I9fOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IV2OOJmC0UR+TLQiclZ/i6QvgH5vwzs6gd5AH3wT/hIRVgTdBblJRgf/3tPuTj&#13;&#10;SDFKSYNazKn7uWdWUKK+aRz2bTqZBPFGZzL9PELHXke21xG9r1eARKW4eYZHM+R7dTKlhfoV12YZ&#13;&#10;XsUQ0xzfzqk/mSvfbQiuHRfLZUxCuRrmH/TG8AAdBhNofWlfmTX9WD0q4hFOqmXZu+l2ueFLDcu9&#13;&#10;B1nF0QeeO1Z7+lHqUTz9WoZduvZj1uXPY/EbAAD//wMAUEsDBBQABgAIAAAAIQCC4pEc5AAAABAB&#13;&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFOUpEkap+KncOmJgji7sWtbjdeR&#13;&#10;7abh7XFPcFlptLsz87Wb2Q5kkj4YhwyWiwyIxN4Jg4rB1+fbQwUkRI6CDw4lgx8ZYNPd3rS8Ee6C&#13;&#10;H3LaR0WSCYaGM9Axjg2lodfS8rBwo8S0OzpveUzSKyo8vyRzO9DHLCup5QZTguajfNGyP+3PlsH2&#13;&#10;WdWqr7jX20oYM83fx516Z+z+bn5dp/G0BhLlHP8+4MqQ+kOXih3cGUUgA4NqlSegyGBV1ECuB3ld&#13;&#10;lkAODPKiLIB2Lf0P0v0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/PCPXzsCAACEBAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAAAAAAAAAAAAAACVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2C22D9E3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="046589A7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="500DAAE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="465E76E7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3762977E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="31044E57" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5C5A975C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="0D3E31F5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1A6D956B" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="260F2905" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7909DA0C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="2EA57451" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="09FEF6B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="1C6C168D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId18" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -17106,4218 +15370,3595 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="5DD87ED6" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="583A68CE" w14:textId="77777777" w:rsidTr="00732DCF">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="756BCF1F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="21B234EF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="43F5BC97" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="4CA58572" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="4550CF16" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="04FD5157" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="052631CE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="25514BFB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADCB31A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCFBAE5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="48255DDA" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="1F41C3DA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="390341CF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D008434" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8E4C62" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="27DCAF36" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="015374FC" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D39DE5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="785D4C14" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E3C9F11" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66AF1621" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F0F0B7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="674F7891" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ED13594" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0165F9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB2015C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AEB02A8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04D1D7E1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="258FA24E" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BB9B65" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D456635" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A6ECF80" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="681B4FF1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AD6C6B6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C921F1E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC08410" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70971C32" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7021A7D1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="562FEE4B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D58658" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="3FAC92C2" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="125256FE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BDFFAC7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA4A073" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78AC34DD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0175015E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00C22907" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33AC95A9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF6487F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4948285C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70412903" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ECF3EE5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="4B59E0BB" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8705D3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08F75855" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14045ED7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B72D29" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C4C2336" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FEF93A0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34FF4621" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40323422" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6106D584" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E3A08A3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="736A2D54" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="615C6AD7" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="520F5174" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="5A1543C9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B4C215" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21866B89" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CD81A52" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4976946E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6529153A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74204708" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1551EC81" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02EAC83D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0410888E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09537281" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="20EEAD0D" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="317BA439" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="7CD65D58" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F57F878" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE404AA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7293A4FA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252D0601" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B4C1F84" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4261EBE9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A42522" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51315ADF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D780ED3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31DDB17C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="5F1195C4" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F719EBD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44E3C2C1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B336F5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265054D5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72D34492" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DFA8309" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E81BC9E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="522DFD1F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4954748A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4807A9A6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69042523" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="1EC7A208" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AB692E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AEECF8C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="069CEC6E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D26DEC6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="673D2F37" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3149304A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FCE6285" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BA667C7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09E80082" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24682C15" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6FE597" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="5AD8FD0E" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9FCE04" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="46C7E551" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CAF69BC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20783BEC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F9F927E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C3C9BB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D1F0298" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09B35E22" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="412EFAD2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4259142B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E679334" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16872D13" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="666150BE" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="5170E30B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1383 lines deleted...]
-            <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...2389 lines deleted...]
-          <w:p w14:paraId="669CAFA4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72C2F87B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CC37E92" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32DB727E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C4223E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A626F87" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5D6111" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2261868B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12735346" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D4E508F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70757DA0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5646CD18" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="3E637F56" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E3C9716" wp14:editId="357D0C85">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7712A928" wp14:editId="21F06815">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1728574414" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="1198510618" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -21332,62 +18973,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="195628E1" wp14:editId="196AFC0F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ED5AD8C" wp14:editId="066F8504">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="585967376" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="1225990743" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -21415,1247 +19056,1254 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0A18D8D1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2797"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="0AD67B31" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="7536E483" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="50A49534" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="764283D8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E96AC7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="70C8DEF7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B2316D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="651EA057" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1F1A56" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="62FA181F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4212C3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="2F7C5A65" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="3F403045" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="6140AAB1" w14:textId="44768BFA" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="686B579D" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FCD4CA" w14:textId="4F072C2D" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>path</w:t>
+              <w:t>door</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08E1225E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="027C2E9D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF0305D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7114FFB8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7C2CCF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4DA32903" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CFF6E9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0769298A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="267142C7" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="1C88A8ED" w14:textId="715AFCE8" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="2A1E108B" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="790D22FC" w14:textId="6136A4E5" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>bath</w:t>
+              <w:t>floor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C5481E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="08040E8B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="486C6D55" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1EAE9AAD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02AB25D5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2B70B0D2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD70895" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1D3C3731" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2DAAC62F" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="621BA66E" w14:textId="3FC61C8F" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="62D92A57" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6D71BF" w14:textId="0860CA46" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>hour</w:t>
+              <w:t>poor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CCB781" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="27B190A5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA8BF22" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6206BEC4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB94B13" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="37D14137" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7881FBEE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="71BFB6EA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="47018498" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="0B81C222" w14:textId="43B79CB4" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="182DBA7B" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403A24B2" w14:textId="043C942F" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>move</w:t>
+              <w:t>find</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0149A7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="119E9962" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28734118" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0C6EFA7A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6894FCC0" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="188BE4CD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B13315" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="49D55514" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4F8BE61A" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="20489E80" w14:textId="01C70E7E" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="4AEEE5A7" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D57CED6" w14:textId="230D7DC2" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>prove</w:t>
+              <w:t>kind</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF561D4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1CA6AC87" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB6C6E1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="41358724" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF85671" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3D8E5096" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04190971" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="17B66289" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5733117E" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="45075A2C" w14:textId="748C6E0E" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="52E46D39" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49ED273C" w14:textId="579E352C" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>improve</w:t>
+              <w:t>behind</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461B24F3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2A071465" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A654563" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6CA63A3C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A23A8E7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4014FDF1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051379C4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="005EE0D8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="47107C79" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="5D32FEF1" w14:textId="6F5AB4B3" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="19F705FF" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203F0ABD" w14:textId="6B6AAD93" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>sure</w:t>
+              <w:t>child</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086B3A2C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2D8BAD28" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A35C90" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="627EAFB8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A22CB17" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="31281E08" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D615D7" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6B14D9DE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="75A57196" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="5E83FD9B" w14:textId="0EECF2CC" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="37BCD111" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ADD424" w14:textId="7691E360" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>sugar</w:t>
+              <w:t>children</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A50060" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0BB02E04" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0C06EB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="00E20721" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11722703" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="7A382EE3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634F560F" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="586BB99E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DDAED28" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="06F37ACA" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00D9204C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21034525" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="003434DB">
+    <w:p w14:paraId="191B5179" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00D9204C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DE4DB07" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="45AAAC8D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="072E3847" wp14:editId="1331B677">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D60F1F8" wp14:editId="4B2F94E7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5549900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>481965</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3953510" cy="2416810"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1559742443" name="Text Box 3"/>
+                <wp:docPr id="1958854087" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3953510" cy="2416810"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="158059F6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="25F3E0D9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7807EAB6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="18059DC8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="62C438BC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="2A82B6EF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1CC15E70" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="73B0A7EB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4150B5DF" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="5B26CBF2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="505DF4EB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="7A6ADA34" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Log onto Maths</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D76442">
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Whizz here</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3F89AB18" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                          <w:p w14:paraId="7041EE2E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId19" w:history="1">
                               <w:r w:rsidRPr="00D76442">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>www.mathswhizz.com</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="072E3847" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBC5fIYPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVOZ2ciNlCcUS+LHRScoavK4R/YM4/M4vaQR5wH/wTHlIB1gS9RUkJ9tff7kM+&#13;&#10;jhSjlDSoxZy6n3tmBSXqm8Zh36aTSRBvdCbTzyN07HVkex3R+3oFSFSKm2d4NEO+VydTWqhfcW2W&#13;&#10;4VUMMc3x7Zz6k7ny3Ybg2nGxXMYklKth/kFvDA/QYTCB1pf2lVnTj9WjIh7hpFqWvZtulxu+1LDc&#13;&#10;e5BVHH3guWO1px+lHsXTr2XYpWs/Zl3+PBa/AQAA//8DAFBLAwQUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTlKRJGqfip3DpiYI4u7FrW43X&#13;&#10;ke2m4e1xT3BZabS7M/O1m9kOZJI+GIcMlosMiMTeCYOKwdfn20MFJESOgg8OJYMfGWDT3d60vBHu&#13;&#10;gh9y2kdFkgmGhjPQMY4NpaHX0vKwcKPEtDs6b3lM0isqPL8kczvQxywrqeUGU4Lmo3zRsj/tz5bB&#13;&#10;9lnVqq+419tKGDPN38edemfs/m5+XafxtAYS5Rz/PuDKkPpDl4od3BlFIAODapUnoMhgVdRArgd5&#13;&#10;XZZADgzyoiyAdi39D9L9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELl8hg8AgAAhAQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILikRzkAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3D60F1F8" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:437pt;margin-top:37.95pt;width:311.3pt;height:190.3pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBC5fIYPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna60Rp8hSZBhQ&#13;&#10;tAXSoWdFlmJjsqhJSuzs14+SnY92Ow27KKRIP5GPj5nftbUiB2FdBTqn6WBIidAcikrvcvr9Zf3p&#13;&#10;hhLnmS6YAi1yehSO3i0+fpg3JhMjKEEVwhIE0S5rTE5L702WJI6XomZuAEZoDEqwNfPo2l1SWNYg&#13;&#10;eq2S0XA4SxqwhbHAhXN4e98F6SLiSym4f5LSCU9UTrE2H08bz204k8WcZTvLTFnxvgz2D1XUrNL4&#13;&#10;6BnqnnlG9rb6A6quuAUH0g841AlIWXERe8Bu0uG7bjYlMyL2guQ4c6bJ/T9Y/njYmGdLfPsFWhxg&#13;&#10;IKQxLnN4Gfpppa3DL1ZKMI4UHs+0idYTjpfj2+l4mmKIY2w0SWc36CBOcvncWOe/CqhJMHJqcS6R&#13;&#10;LnZ4cL5LPaWE1xyoqlhXSkUnaEGslCUHhlNUPhaJ4G+ylCZNTmfj6TACv4kF6PP3W8X4j768qyzE&#13;&#10;UxprvjQfLN9uW1IVOZ2ciNlCcUS+LHRScoavK4R/YM4/M4vaQR5wH/wTHlIB1gS9RUkJ9tff7kM+&#13;&#10;jhSjlDSoxZy6n3tmBSXqm8Zh36aTSRBvdCbTzyN07HVkex3R+3oFSFSKm2d4NEO+VydTWqhfcW2W&#13;&#10;4VUMMc3x7Zz6k7ny3Ybg2nGxXMYklKth/kFvDA/QYTCB1pf2lVnTj9WjIh7hpFqWvZtulxu+1LDc&#13;&#10;e5BVHH3guWO1px+lHsXTr2XYpWs/Zl3+PBa/AQAA//8DAFBLAwQUAAYACAAAACEAguKRHOQAAAAQ&#13;&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTlKRJGqfip3DpiYI4u7FrW43X&#13;&#10;ke2m4e1xT3BZabS7M/O1m9kOZJI+GIcMlosMiMTeCYOKwdfn20MFJESOgg8OJYMfGWDT3d60vBHu&#13;&#10;gh9y2kdFkgmGhjPQMY4NpaHX0vKwcKPEtDs6b3lM0isqPL8kczvQxywrqeUGU4Lmo3zRsj/tz5bB&#13;&#10;9lnVqq+419tKGDPN38edemfs/m5+XafxtAYS5Rz/PuDKkPpDl4od3BlFIAODapUnoMhgVdRArgd5&#13;&#10;XZZADgzyoiyAdi39D9L9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#13;&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAELl8hg8AgAAhAQA&#13;&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAILikRzkAAAA&#13;&#10;EAEAAA8AAAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#13;&#10;AAA=&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="158059F6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="25F3E0D9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Please read for 10 minutes each night. Ask a parent to sign your diary</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7807EAB6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="18059DC8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="62C438BC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="2A82B6EF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1CC15E70" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="73B0A7EB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4150B5DF" w14:textId="77777777" w:rsidR="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="5B26CBF2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="505DF4EB" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="7A6ADA34" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Log onto Maths</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D76442">
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Whizz here</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3F89AB18" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+                    <w:p w14:paraId="7041EE2E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId20" w:history="1">
                         <w:r w:rsidRPr="00D76442">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>www.mathswhizz.com</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -22669,4218 +20317,3595 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fast Maths</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="6149" w:type="dxa"/>
+        <w:tblW w:w="7117" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00D76442" w14:paraId="0B2D0B84" w14:textId="77777777" w:rsidTr="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="63165D10" w14:textId="77777777" w:rsidTr="00732DCF">
         <w:trPr>
-          <w:trHeight w:val="377"/>
+          <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB3AA48" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="3FAA7497" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>X </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3A98670C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="094796C1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="03B5F781" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="1A6F320C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DFB839" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAB2F95" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="254D4EE8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D8E3B7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="76E4AF8E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="18A49742" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4B8628" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="55669BCC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2FD46B" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="5C73D745" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="39E84AAC" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFD1756" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="677526FD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1465B591" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF3469B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE8745D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FC4D545" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D36AED5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55DDD108" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39A90DD4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25844367" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E1A8189" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="1BDCB76D" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F858386" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="601379C1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6632C54A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C7A277" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39B08F5D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4578BE59" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442B34D3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="489649FC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A11F63" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="683E06CF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E9817FB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="003DB098" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D758FC2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22190A67" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B0CDBC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AD1879A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="334C04C6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="065FF401" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A207633" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A633FF8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C99E4D7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06ECB41F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C6BC96" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="6708264D" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AC727C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B0F2E3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A62CFA5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BC4DD55" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A6BF166" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A18C912" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E68A7C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E5B93CE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A424118" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AC807E9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66E47FCF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="34D8C39B" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB24CB6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="4BF4F40C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5935BBCE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D72B7EE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35072D75" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F67AF0D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77B385D9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D22C6E6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A354323" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="685D90E5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="688C92B5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73E50AB5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="7C39D0F1" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD4E2E7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0F434EC6" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5411B0B4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B4BBBD" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41930D0A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41680822" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F0CCF7A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39804DF8" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A3BE3FC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A5F990" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1863D9F0" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49AC90BF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="7A915B60" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="51119A6C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B5DF83A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F089E7D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18B4FDF3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="727F1343" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1012F631" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="427B6B3A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13CD571B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="479361C7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C1AE741" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F26B242" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="71B3B61D" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="409"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="356B6411" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73EAB31E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DE68907" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60238012" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CF52B06" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74806203" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C3D0F50" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D81646D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F686E1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A16B69" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16A276C9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="510E6F0F" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="165E601D" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2431B050" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D99E977" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="549E4528" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D001F2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04E788C5" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4176979A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA2C4F6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="686AFF49" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD07F57" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38B2150E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22DE9BDF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00D76442" w14:paraId="09992DC5" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C7835E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1383 lines deleted...]
-            <w:r w:rsidRPr="00D76442">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
-[...2389 lines deleted...]
-          <w:p w14:paraId="64F77780" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E077CB9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10489B4E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C7AA77F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18789AC4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65D60CB2" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB1EB0B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4792F1CB" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B52C8B1" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61EA273C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF00914" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:eastAsia="Times New Roman" w:hAnsi="Sassoon Infant Std" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C196F7C" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00D76442" w:rsidRDefault="00385921" w:rsidP="00385921">
+    <w:p w14:paraId="547D8873" w14:textId="77777777" w:rsidR="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7531AF52" wp14:editId="0E1FD08F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B704BA3" wp14:editId="1E12B7BC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6248400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1152525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1102360" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="892743977" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
+            <wp:docPr id="994260189" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="School Materials Clip Art Cartoon Books PNG 23985139 PNG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="17334" b="19334"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -26895,62 +23920,62 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7590A37C" wp14:editId="48DCCC53">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F1F6304" wp14:editId="02266161">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>7823200</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1063625</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1050925" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="765338317" name="Picture 2" descr="Maths-Whizz"/>
+            <wp:docPr id="23893483" name="Picture 2" descr="Maths-Whizz"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="Maths-Whizz"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="12281" b="14035"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
@@ -26978,869 +24003,871 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/images?q=tbnANd9GcS_7w_T_AD95N7kdhrqyfYJHhZ544hSDBdiACZ1r7Xlpw&amp;s" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE89238" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00D76442" w:rsidRDefault="0012363F" w:rsidP="0012363F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D76442">
         <w:rPr>
           <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
         </w:rPr>
         <w:t xml:space="preserve">Spellings – Look, cover, write and check. This week we are practising commonly confused words. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="2797"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="1E729110" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="76D6EBC5" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="52E53EB9" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3E6481" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1FCAD8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="53A293EF" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Look</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B59810" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="1F122765" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Cover</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15975E41" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="167E12EE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B079F2E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00D8653A">
+          <w:p w14:paraId="7DA8E1A4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="00732DCF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414FA5">
+            <w:r w:rsidRPr="00E45C81">
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5E4C9EFC" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="2C33D520" w14:textId="54C3CA79" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="0F39868E" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA4197F" w14:textId="743FBC86" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>come</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B83FCF2" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1572F242" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="718BC553" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="75C48EA3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1DF332" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="10A0FA0E" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A078A2D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0AA5A1B6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2ED4FAFA" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="3C7C240E" w14:textId="60FCD096" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="7E06FDFC" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEBBB58" w14:textId="4C30586A" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>some</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>he</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01800641" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6A7EFCED" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277CA4EF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="24BA07C3" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D03CF0" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0FC87A64" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BEBFE9" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="190C0ACC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2C01A77B" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="3BAD1E8A" w14:textId="34BDBCCA" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="3AC11BA6" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4AB07E" w14:textId="75BCBE62" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>one</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>she</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B79662D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6561CD07" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B51C893" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="74037E1A" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B88B5C1" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="45098F40" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B15474" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1AC961FE" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="5C26AF24" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="5682DC25" w14:textId="1EF09478" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="3721A972" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4E88FF" w14:textId="64E0BAAC" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>once</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>me</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="754455B3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="68EA625F" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5998A132" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="02CCB826" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6CEE07" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="02C130EC" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F46DD8" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="487E7A2B" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="2AC26288" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="5319D058" w14:textId="5C1A1460" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="7C0CE8ED" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216E46D8" w14:textId="1C66491B" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>ask</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205A98C3" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1EA08A70" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA32DAE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="0FEBA67C" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651C58EE" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="5E5E9493" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8C91CF" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6D76A7B6" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="4C314FEE" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="7E4AB4F3" w14:textId="7EBC60EC" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="7AB6423A" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1650B706" w14:textId="1B0F4483" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>friend</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130CBB4D" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="318A1C73" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7A3789" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="1A723541" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB1764E" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2A71D169" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1491FC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="6B7B77F7" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00385921" w:rsidRPr="00414FA5" w14:paraId="46824758" w14:textId="77777777" w:rsidTr="00D8653A">
-[...4 lines deleted...]
-          <w:p w14:paraId="1AD44012" w14:textId="5CAE8513" w:rsidR="00385921" w:rsidRPr="00385921" w:rsidRDefault="00385921" w:rsidP="00385921">
+      <w:tr w:rsidR="0012363F" w:rsidRPr="00E45C81" w14:paraId="57847EA8" w14:textId="77777777" w:rsidTr="00732DCF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D17A2E2" w14:textId="33C415CE" w:rsidR="0012363F" w:rsidRPr="0012363F" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00385921">
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-[...2 lines deleted...]
-              <w:t>school</w:t>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t>was</w:t>
             </w:r>
-            <w:r w:rsidRPr="00385921">
+            <w:r w:rsidRPr="0012363F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Sassoon Infant" w:hAnsi="Sassoon Infant" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAAA783" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="4ED07CA9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE9368A" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="2F4B40F4" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DE1FD4" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="75079725" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3977DDBC" w14:textId="77777777" w:rsidR="00385921" w:rsidRPr="00414FA5" w:rsidRDefault="00385921" w:rsidP="00385921">
+          <w:p w14:paraId="3F3E63B9" w14:textId="77777777" w:rsidR="0012363F" w:rsidRPr="00E45C81" w:rsidRDefault="0012363F" w:rsidP="0012363F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Sassoon Infant Std" w:hAnsi="Sassoon Infant Std"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EC2DB8F" w14:textId="72C8EB99" w:rsidR="00D76442" w:rsidRPr="003434DB" w:rsidRDefault="00D76442" w:rsidP="003434DB">
+    <w:p w14:paraId="285F64BB" w14:textId="48114D86" w:rsidR="00D9204C" w:rsidRPr="00D9204C" w:rsidRDefault="00D76442" w:rsidP="00D9204C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5632"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "/Users/e.kelly/Library/Group Containers/UBF8T346G9.ms/WebArchiveCopyPasteTempFiles/com.microsoft.Word/school-materials-clip-art-cartoon-open-book-free-png.png" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D76442" w:rsidRPr="003434DB" w:rsidSect="002831BC">
+    <w:sectPr w:rsidR="00D9204C" w:rsidRPr="00D9204C" w:rsidSect="002831BC">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="065DFDBE" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="152FC34A" w14:textId="77777777" w:rsidR="00CE3CE1" w:rsidRDefault="00CE3CE1" w:rsidP="008A3112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D345588" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="5F657EBF" w14:textId="77777777" w:rsidR="00CE3CE1" w:rsidRDefault="00CE3CE1" w:rsidP="008A3112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sassoon Infant Std">
@@ -27848,176 +24875,206 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sassoon Infant">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000004A" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D65F306" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="50673CF8" w14:textId="77777777" w:rsidR="00CE3CE1" w:rsidRDefault="00CE3CE1" w:rsidP="008A3112">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DBA769D" w14:textId="77777777" w:rsidR="00676314" w:rsidRDefault="00676314" w:rsidP="008A3112">
+    <w:p w14:paraId="060AEB48" w14:textId="77777777" w:rsidR="00CE3CE1" w:rsidRDefault="00CE3CE1" w:rsidP="008A3112">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="216AEAA7" w14:textId="2F8A96F4" w:rsidR="00191FC3" w:rsidRDefault="00D76442">
+  <w:p w14:paraId="216AEAA7" w14:textId="332648DA" w:rsidR="00191FC3" w:rsidRDefault="00D76442">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Name:                                                                                                     </w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve">Year </w:t>
     </w:r>
-    <w:r w:rsidR="0092284F">
+    <w:r w:rsidR="00C6007A">
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00191FC3">
       <w:t xml:space="preserve"> Homework</w:t>
     </w:r>
-    <w:r w:rsidR="00AF1B6C">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="00236F34">
+      <w:t xml:space="preserve">                                                                     </w:t>
     </w:r>
-    <w:r w:rsidR="00982218">
-[...2 lines deleted...]
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00581694">
       <w:t>Date</w:t>
     </w:r>
+    <w:r w:rsidR="00D33CDC">
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00EC3850">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="0012363F">
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00D33CDC">
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00C62B6F">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00EC3850">
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00D33CDC">
+      <w:t>.2</w:t>
+    </w:r>
+    <w:r w:rsidR="0012363F">
+      <w:t>6</w:t>
+    </w:r>
     <w:r w:rsidR="00191FC3">
-      <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">                                                                                                    </w:t>
+      <w:t xml:space="preserve">                                                                                               </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="132"/>
+  <w:zoom w:percent="117"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A3112"/>
-    <w:rsid w:val="00025C92"/>
+    <w:rsid w:val="00001043"/>
     <w:rsid w:val="00050781"/>
     <w:rsid w:val="00070338"/>
+    <w:rsid w:val="00080B13"/>
     <w:rsid w:val="000855F5"/>
     <w:rsid w:val="00095546"/>
-    <w:rsid w:val="00122AAF"/>
+    <w:rsid w:val="000F0C65"/>
+    <w:rsid w:val="0012363F"/>
     <w:rsid w:val="00191FC3"/>
     <w:rsid w:val="001A4026"/>
+    <w:rsid w:val="001F73F5"/>
     <w:rsid w:val="00203B2E"/>
+    <w:rsid w:val="00225EE0"/>
+    <w:rsid w:val="00236170"/>
+    <w:rsid w:val="00236F34"/>
     <w:rsid w:val="0024448A"/>
     <w:rsid w:val="002831BC"/>
-    <w:rsid w:val="00334555"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00385921"/>
+    <w:rsid w:val="00290D26"/>
+    <w:rsid w:val="00291669"/>
+    <w:rsid w:val="00386F26"/>
     <w:rsid w:val="00414FA5"/>
+    <w:rsid w:val="00497183"/>
+    <w:rsid w:val="004B43FB"/>
+    <w:rsid w:val="00542415"/>
     <w:rsid w:val="00581694"/>
-    <w:rsid w:val="00676314"/>
+    <w:rsid w:val="005F5DC8"/>
     <w:rsid w:val="007358D7"/>
     <w:rsid w:val="00744AAC"/>
+    <w:rsid w:val="00760A91"/>
     <w:rsid w:val="008A3112"/>
-    <w:rsid w:val="008F1EEC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00982218"/>
+    <w:rsid w:val="008B76EB"/>
+    <w:rsid w:val="008F64A6"/>
     <w:rsid w:val="009D5FA0"/>
     <w:rsid w:val="00A306B9"/>
     <w:rsid w:val="00A3648D"/>
     <w:rsid w:val="00A86478"/>
     <w:rsid w:val="00AF1B6C"/>
     <w:rsid w:val="00B10786"/>
     <w:rsid w:val="00B76DBE"/>
     <w:rsid w:val="00C471C5"/>
-    <w:rsid w:val="00C773A4"/>
+    <w:rsid w:val="00C6007A"/>
+    <w:rsid w:val="00C62B6F"/>
+    <w:rsid w:val="00CA6FFE"/>
+    <w:rsid w:val="00CB2021"/>
+    <w:rsid w:val="00CE3CE1"/>
+    <w:rsid w:val="00D33CDC"/>
     <w:rsid w:val="00D76442"/>
+    <w:rsid w:val="00D9204C"/>
     <w:rsid w:val="00DF58D2"/>
     <w:rsid w:val="00E0142B"/>
+    <w:rsid w:val="00E537AC"/>
+    <w:rsid w:val="00E73F0C"/>
+    <w:rsid w:val="00EC3850"/>
     <w:rsid w:val="00EF4711"/>
     <w:rsid w:val="00F33679"/>
     <w:rsid w:val="00F34682"/>
     <w:rsid w:val="00FA0E10"/>
     <w:rsid w:val="012BC3B3"/>
     <w:rsid w:val="03A97258"/>
     <w:rsid w:val="3B171FC0"/>
     <w:rsid w:val="4A85361C"/>
     <w:rsid w:val="564D48B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -28631,50 +25688,299 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00FA0E10"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D76442"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="6178881">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="876086635">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2122796125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1002513379">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1525366149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2107186478">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1444348991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1737895200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="163010562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="602803149">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1288658261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="305092237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1294754560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1434521529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="32772940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="365713456">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1255702250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1228958161">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1249117233">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="67307353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="38676651">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -32081,284 +29387,258 @@
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1723015635">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="445734404">
+    <w:div w:id="792603006">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="608859206">
+        <w:div w:id="764881659">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="42095302">
+            <w:div w:id="696276022">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="432287587">
+        <w:div w:id="1331984898">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1351253682">
+            <w:div w:id="1943174628">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1896890796">
+        <w:div w:id="1105658950">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="1955211149">
+            <w:div w:id="1298334645">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="532811233">
+        <w:div w:id="1108816817">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="257032780">
+            <w:div w:id="1991011194">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="641275462">
+        <w:div w:id="1502547693">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="2031485940">
+            <w:div w:id="446854481">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="684137962">
+        <w:div w:id="1345401183">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="450369412">
+            <w:div w:id="612326999">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="165023349">
+        <w:div w:id="670135126">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="469400298">
+            <w:div w:id="555169323">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1105004302">
+        <w:div w:id="545605825">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="610164871">
-[...25 lines deleted...]
-            <w:div w:id="976882925">
+            <w:div w:id="1162967002">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="852647347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32538,50 +29818,1020 @@
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1920672943">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1482849322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1032922339">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1263226524">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="280765167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="881137477">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1157919780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1804418398">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="940844154">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="265045285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1394699118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1483084810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="869297275">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1256592904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1212501423">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="371269310">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="938874555">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1781534119">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1843858209">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1138837864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="999581448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1863282634">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1384132224">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="980427627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1602949196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1992712952">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1368293358">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1141310293">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="925918701">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="201133468">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="352456770">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1515418829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="39214589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1382899272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1535575497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1164592122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2069725047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="116293571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1456682132">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="30034096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2114782171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="298848783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="857503619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="307320060">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1492678064">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="956330046">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1902446230">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="541747064">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="442962746">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1645309505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="54862129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1712073906">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1698970861">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1193375073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1232814643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="183330110">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="747922639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1663046019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1309047417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="506990935">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="750127623">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="865017823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1209220979">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="908807539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1416248893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1125586764">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="242878275">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="851989500">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1077164976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="763890003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1379622592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1737194347">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="10838939">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="562840073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1453935195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1240099720">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1765177184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -33146,50 +31396,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007477B128495CDE44B5707222EB9DED75" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9df6543bf7a71c85d616ce05797766d2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="69c57f59-3089-4884-9e50-743c5888dc96" xmlns:ns3="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="478bfff29a52cfb6d5647ce8c6b7ec57" ns2:_="" ns3:_="">
     <xsd:import namespace="69c57f59-3089-4884-9e50-743c5888dc96"/>
     <xsd:import namespace="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -33406,108 +31665,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="69c57f59-3089-4884-9e50-743c5888dc96">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2818F3EC-663E-4DC1-B978-CED6A25936DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A5A0BA3-DCA1-4256-BDCB-0223097FE760}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A9D9063-B409-441D-B380-3CF903A3FE12}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4816D714-7ACA-4768-B5B3-4424C24E0734}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="69c57f59-3089-4884-9e50-743c5888dc96"/>
     <ds:schemaRef ds:uri="9ff0cf17-fc62-425e-ac5e-2bcb4a1d69fe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2755</Characters>
+  <Pages>6</Pages>
+  <Words>550</Words>
+  <Characters>3139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2755</Lines>
-  <Paragraphs>570</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2852</CharactersWithSpaces>
+  <CharactersWithSpaces>3682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>C.Pearce</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007477B128495CDE44B5707222EB9DED75</vt:lpwstr>